--- v0 (2026-04-17)
+++ v1 (2026-08-24)
@@ -13,51 +13,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4515"/>
   <workbookPr date1904="false" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="120" windowWidth="28695" windowHeight="14310"/>
   </bookViews>
   <sheets>
     <sheet name="data" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="37" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="32">
   <si>
     <t xml:space="preserve">Pvm</t>
   </si>
   <si>
     <t xml:space="preserve">Arvopaperi</t>
   </si>
   <si>
     <t xml:space="preserve">ISIN-koodi</t>
   </si>
   <si>
     <t xml:space="preserve">Tyyppi</t>
   </si>
   <si>
     <t xml:space="preserve">Valuutta</t>
   </si>
   <si>
     <t xml:space="preserve">Maa</t>
   </si>
   <si>
     <t xml:space="preserve">%-osuus</t>
   </si>
   <si>
     <t xml:space="preserve">Danske Invest Euro Yrityslaina K</t>
   </si>
   <si>
@@ -81,135 +81,119 @@
   <si>
     <t xml:space="preserve">Sijoitusrahastot</t>
   </si>
   <si>
     <t xml:space="preserve">EUR</t>
   </si>
   <si>
     <t xml:space="preserve">Suomi </t>
   </si>
   <si>
     <t xml:space="preserve">Danske Invest Global Emerging Markets Restricted K</t>
   </si>
   <si>
     <t xml:space="preserve">FI0008809421</t>
   </si>
   <si>
     <t xml:space="preserve">Sijoitusrahastot</t>
   </si>
   <si>
     <t xml:space="preserve">EUR</t>
   </si>
   <si>
     <t xml:space="preserve">Suomi </t>
   </si>
   <si>
-    <t xml:space="preserve">Danske Invest Euro Korko I K</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">FI0008803184</t>
+    <t xml:space="preserve">Danske Invest Eurooppa Osake K</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FI0008802988</t>
   </si>
   <si>
     <t xml:space="preserve">Sijoitusrahastot</t>
   </si>
   <si>
     <t xml:space="preserve">EUR</t>
   </si>
   <si>
     <t xml:space="preserve">Suomi </t>
   </si>
   <si>
     <t xml:space="preserve">Danske Invest USA Indeksi K</t>
   </si>
   <si>
     <t xml:space="preserve">FI0008803127</t>
-  </si>
-[...13 lines deleted...]
-    <t xml:space="preserve">FI0008802988</t>
   </si>
   <si>
     <t xml:space="preserve">Sijoitusrahastot</t>
   </si>
   <si>
     <t xml:space="preserve">EUR</t>
   </si>
   <si>
     <t xml:space="preserve">Suomi </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="165" formatCode="#0.00"/>
     <numFmt numFmtId="166" formatCode="dd.mm.yyyy"/>
   </numFmts>
   <fonts count="0">
     <font>
       <name val="Calibri"/>
       <sz val="11"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="165" xfId="0">
       <alignment wrapText="false"/>
     </xf>
-    <xf numFmtId="166" xfId="0"/>
     <xf numFmtId="166" xfId="0"/>
     <xf numFmtId="166" xfId="0"/>
     <xf numFmtId="166" xfId="0"/>
     <xf numFmtId="166" xfId="0"/>
     <xf numFmtId="166" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-t?ma">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr lastClr="000000" val="windowText"/>
       </a:dk1>
       <a:lt1>
@@ -512,184 +496,161 @@
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2">
-        <v>46112</v>
+        <v>46234</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="1">
-        <v>65.514</v>
+        <v>59.867</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3">
-        <v>46112</v>
+        <v>46234</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>15</v>
       </c>
       <c r="F3" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="1">
-        <v>22.099</v>
+        <v>23.996</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4">
-        <v>46112</v>
+        <v>46234</v>
       </c>
       <c r="B4" t="s">
         <v>17</v>
       </c>
       <c r="C4" t="s">
         <v>18</v>
       </c>
       <c r="D4" t="s">
         <v>19</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
         <v>21</v>
       </c>
       <c r="G4" s="1">
-        <v>6.11</v>
+        <v>6.906</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5">
-        <v>46112</v>
+        <v>46234</v>
       </c>
       <c r="B5" t="s">
         <v>22</v>
       </c>
       <c r="C5" t="s">
         <v>23</v>
       </c>
       <c r="D5" t="s">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
         <v>26</v>
       </c>
       <c r="G5" s="1">
-        <v>3.381</v>
+        <v>4.606</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="6">
-        <v>46112</v>
+        <v>46234</v>
       </c>
       <c r="B6" t="s">
         <v>27</v>
       </c>
       <c r="C6" t="s">
         <v>28</v>
       </c>
       <c r="D6" t="s">
         <v>29</v>
       </c>
       <c r="E6" t="s">
         <v>30</v>
       </c>
       <c r="F6" t="s">
         <v>31</v>
       </c>
       <c r="G6" s="1">
-        <v>1.058</v>
-[...22 lines deleted...]
-        <v>0.869</v>
+        <v>4.452</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr>data</vt:lpstr>