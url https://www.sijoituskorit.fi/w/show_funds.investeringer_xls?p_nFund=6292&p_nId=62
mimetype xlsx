--- v0 (2026-03-03)
+++ v1 (2026-05-25)
@@ -276,69 +276,69 @@
   <si>
     <t xml:space="preserve">Sijoitusrahastot</t>
   </si>
   <si>
     <t xml:space="preserve">EUR</t>
   </si>
   <si>
     <t xml:space="preserve">Tanska </t>
   </si>
   <si>
     <t xml:space="preserve">Danske Invest Euro Yrityslaina W K</t>
   </si>
   <si>
     <t xml:space="preserve">FI4000282181</t>
   </si>
   <si>
     <t xml:space="preserve">Sijoitusrahastot</t>
   </si>
   <si>
     <t xml:space="preserve">EUR</t>
   </si>
   <si>
     <t xml:space="preserve">Suomi </t>
   </si>
   <si>
+    <t xml:space="preserve">Danske Invest Kehittyvät Korkomarkkinat Paikallisvaluutta, osuuslaji EUR W</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DK0060910164</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sijoitusrahastot</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EUR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tanska </t>
+  </si>
+  <si>
     <t xml:space="preserve">Danske Invest Emerging Markets Debt Hard Currency, osuuslaji EUR W h</t>
   </si>
   <si>
     <t xml:space="preserve">DK0060549863</t>
-  </si>
-[...13 lines deleted...]
-    <t xml:space="preserve">DK0060910164</t>
   </si>
   <si>
     <t xml:space="preserve">Sijoitusrahastot</t>
   </si>
   <si>
     <t xml:space="preserve">EUR</t>
   </si>
   <si>
     <t xml:space="preserve">Tanska </t>
   </si>
   <si>
     <t xml:space="preserve">Danske Invest SICAV Global Equity Opportunities Class WI p</t>
   </si>
   <si>
     <t xml:space="preserve">LU2301267717</t>
   </si>
   <si>
     <t xml:space="preserve">Sijoitusrahastot</t>
   </si>
   <si>
     <t xml:space="preserve">EUR</t>
   </si>
   <si>
     <t xml:space="preserve">Tanska </t>
   </si>
@@ -720,483 +720,483 @@
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2">
-        <v>46052</v>
+        <v>46112</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="1">
-        <v>14.624</v>
+        <v>14.293</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3">
-        <v>46052</v>
+        <v>46112</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>15</v>
       </c>
       <c r="F3" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="1">
-        <v>13.471</v>
+        <v>13.356</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4">
-        <v>46052</v>
+        <v>46112</v>
       </c>
       <c r="B4" t="s">
         <v>17</v>
       </c>
       <c r="C4" t="s">
         <v>18</v>
       </c>
       <c r="D4" t="s">
         <v>19</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
         <v>21</v>
       </c>
       <c r="G4" s="1">
-        <v>11.329</v>
+        <v>11.524</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5">
-        <v>46052</v>
+        <v>46112</v>
       </c>
       <c r="B5" t="s">
         <v>22</v>
       </c>
       <c r="C5" t="s">
         <v>23</v>
       </c>
       <c r="D5" t="s">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
         <v>26</v>
       </c>
       <c r="G5" s="1">
-        <v>9.626</v>
+        <v>9.896</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="6">
-        <v>46052</v>
+        <v>46112</v>
       </c>
       <c r="B6" t="s">
         <v>27</v>
       </c>
       <c r="C6" t="s">
         <v>28</v>
       </c>
       <c r="D6" t="s">
         <v>29</v>
       </c>
       <c r="E6" t="s">
         <v>30</v>
       </c>
       <c r="F6" t="s">
         <v>31</v>
       </c>
       <c r="G6" s="1">
-        <v>8.313</v>
+        <v>8.568</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="7">
-        <v>46052</v>
+        <v>46112</v>
       </c>
       <c r="B7" t="s">
         <v>32</v>
       </c>
       <c r="C7" t="s">
         <v>33</v>
       </c>
       <c r="D7" t="s">
         <v>34</v>
       </c>
       <c r="E7" t="s">
         <v>35</v>
       </c>
       <c r="F7" t="s">
         <v>36</v>
       </c>
       <c r="G7" s="1">
-        <v>7.199</v>
+        <v>6.877</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="8">
-        <v>46052</v>
+        <v>46112</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" t="s">
         <v>38</v>
       </c>
       <c r="D8" t="s">
         <v>39</v>
       </c>
       <c r="E8" t="s">
         <v>40</v>
       </c>
       <c r="F8" t="s">
         <v>41</v>
       </c>
       <c r="G8" s="1">
-        <v>6.715</v>
+        <v>6.614</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="9">
-        <v>46052</v>
+        <v>46112</v>
       </c>
       <c r="B9" t="s">
         <v>42</v>
       </c>
       <c r="C9" t="s">
         <v>43</v>
       </c>
       <c r="D9" t="s">
         <v>44</v>
       </c>
       <c r="E9" t="s">
         <v>45</v>
       </c>
       <c r="F9" t="s">
         <v>46</v>
       </c>
       <c r="G9" s="1">
-        <v>6.089</v>
+        <v>6.524</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="10">
-        <v>46052</v>
+        <v>46112</v>
       </c>
       <c r="B10" t="s">
         <v>47</v>
       </c>
       <c r="C10" t="s">
         <v>48</v>
       </c>
       <c r="D10" t="s">
         <v>49</v>
       </c>
       <c r="E10" t="s">
         <v>50</v>
       </c>
       <c r="F10" t="s">
         <v>51</v>
       </c>
       <c r="G10" s="1">
-        <v>4.173</v>
+        <v>4.016</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="11">
-        <v>46052</v>
+        <v>46112</v>
       </c>
       <c r="B11" t="s">
         <v>52</v>
       </c>
       <c r="C11" t="s">
         <v>53</v>
       </c>
       <c r="D11" t="s">
         <v>54</v>
       </c>
       <c r="E11" t="s">
         <v>55</v>
       </c>
       <c r="F11" t="s">
         <v>56</v>
       </c>
       <c r="G11" s="1">
-        <v>3.392</v>
+        <v>3.491</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="12">
-        <v>46052</v>
+        <v>46112</v>
       </c>
       <c r="B12" t="s">
         <v>57</v>
       </c>
       <c r="C12" t="s">
         <v>58</v>
       </c>
       <c r="D12" t="s">
         <v>59</v>
       </c>
       <c r="E12" t="s">
         <v>60</v>
       </c>
       <c r="F12" t="s">
         <v>61</v>
       </c>
       <c r="G12" s="1">
-        <v>3.308</v>
+        <v>3.266</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="13">
-        <v>46052</v>
+        <v>46112</v>
       </c>
       <c r="B13" t="s">
         <v>62</v>
       </c>
       <c r="C13" t="s">
         <v>63</v>
       </c>
       <c r="D13" t="s">
         <v>64</v>
       </c>
       <c r="E13" t="s">
         <v>65</v>
       </c>
       <c r="F13" t="s">
         <v>66</v>
       </c>
       <c r="G13" s="1">
-        <v>3.216</v>
+        <v>3.239</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="14">
-        <v>46052</v>
+        <v>46112</v>
       </c>
       <c r="B14" t="s">
         <v>67</v>
       </c>
       <c r="C14" t="s">
         <v>68</v>
       </c>
       <c r="D14" t="s">
         <v>69</v>
       </c>
       <c r="E14" t="s">
         <v>70</v>
       </c>
       <c r="F14" t="s">
         <v>71</v>
       </c>
       <c r="G14" s="1">
-        <v>2.158</v>
+        <v>2.193</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="15">
-        <v>46052</v>
+        <v>46112</v>
       </c>
       <c r="B15" t="s">
         <v>72</v>
       </c>
       <c r="C15" t="s">
         <v>73</v>
       </c>
       <c r="D15" t="s">
         <v>74</v>
       </c>
       <c r="E15" t="s">
         <v>75</v>
       </c>
       <c r="F15" t="s">
         <v>76</v>
       </c>
       <c r="G15" s="1">
-        <v>1.413</v>
+        <v>1.312</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="16">
-        <v>46052</v>
+        <v>46112</v>
       </c>
       <c r="B16" t="s">
         <v>77</v>
       </c>
       <c r="C16" t="s">
         <v>78</v>
       </c>
       <c r="D16" t="s">
         <v>79</v>
       </c>
       <c r="E16" t="s">
         <v>80</v>
       </c>
       <c r="F16" t="s">
         <v>81</v>
       </c>
       <c r="G16" s="1">
-        <v>1.132</v>
+        <v>1.201</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="17">
-        <v>46052</v>
+        <v>46112</v>
       </c>
       <c r="B17" t="s">
         <v>82</v>
       </c>
       <c r="C17" t="s">
         <v>83</v>
       </c>
       <c r="D17" t="s">
         <v>84</v>
       </c>
       <c r="E17" t="s">
         <v>85</v>
       </c>
       <c r="F17" t="s">
         <v>86</v>
       </c>
       <c r="G17" s="1">
-        <v>1.092</v>
+        <v>1.195</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="18">
-        <v>46052</v>
+        <v>46112</v>
       </c>
       <c r="B18" t="s">
         <v>87</v>
       </c>
       <c r="C18" t="s">
         <v>88</v>
       </c>
       <c r="D18" t="s">
         <v>89</v>
       </c>
       <c r="E18" t="s">
         <v>90</v>
       </c>
       <c r="F18" t="s">
         <v>91</v>
       </c>
       <c r="G18" s="1">
-        <v>0.579</v>
+        <v>0.611</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="19">
-        <v>46052</v>
+        <v>46112</v>
       </c>
       <c r="B19" t="s">
         <v>92</v>
       </c>
       <c r="C19" t="s">
         <v>93</v>
       </c>
       <c r="D19" t="s">
         <v>94</v>
       </c>
       <c r="E19" t="s">
         <v>95</v>
       </c>
       <c r="F19" t="s">
         <v>96</v>
       </c>
       <c r="G19" s="1">
-        <v>0.576</v>
+        <v>0.607</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="20">
-        <v>46052</v>
+        <v>46112</v>
       </c>
       <c r="B20" t="s">
         <v>97</v>
       </c>
       <c r="C20" t="s">
         <v>98</v>
       </c>
       <c r="D20" t="s">
         <v>99</v>
       </c>
       <c r="E20" t="s">
         <v>100</v>
       </c>
       <c r="F20" t="s">
         <v>101</v>
       </c>
       <c r="G20" s="1">
-        <v>0.39</v>
+        <v>0.415</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr>data</vt:lpstr>